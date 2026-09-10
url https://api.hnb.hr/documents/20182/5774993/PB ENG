--- v0 (2026-06-07)
+++ v1 (2026-09-10)
@@ -1,155 +1,160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet6.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet7.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C9AACF87-BBD6-409A-96FD-7D83ECD3D101}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
+  <workbookPr date1904="true" defaultThemeVersion="124226"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="120" yWindow="45" windowWidth="19155" windowHeight="4935"/>
   </bookViews>
   <sheets>
-    <sheet name="January 2026." sheetId="1" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="March   2026." sheetId="3" r:id="rId3"/>
+    <sheet name="January 2026." sheetId="1" r:id="rId10"/>
+    <sheet name="February  2026." sheetId="2" r:id="rId11"/>
+    <sheet name="March   2026." sheetId="3" r:id="rId12"/>
+    <sheet name="April  2026." sheetId="4" r:id="rId13"/>
+    <sheet name="May  2026." sheetId="5" r:id="rId14"/>
+    <sheet name="June   2026." sheetId="6" r:id="rId15"/>
+    <sheet name="July   2026." sheetId="7" r:id="rId16"/>
   </sheets>
   <calcPr calcId="144525"/>
-  <extLst>
-[...3 lines deleted...]
-  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="162" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="385" uniqueCount="53">
+  <si>
+    <t>Zagreb, 25.08.2026</t>
+  </si>
   <si>
     <t>CROATIAN NATIONAL BANK</t>
   </si>
   <si>
     <t>Payment Operations Area</t>
   </si>
   <si>
-    <t>Payment Operations Supervision Department</t>
-[...2 lines deleted...]
-    <t/>
+    <t>Payment Operations Supervision Department </t>
+  </si>
+  <si>
+    <t>  </t>
   </si>
   <si>
     <t>Report on cashless payment transactions in the Republic of Croatia for 2026</t>
   </si>
   <si>
     <t>Reporting entity:</t>
   </si>
   <si>
     <t>All reporting entities - Total</t>
   </si>
   <si>
     <t>Reporting period and year:</t>
   </si>
   <si>
-    <t>January 2026.</t>
+    <t> January 2026.</t>
   </si>
   <si>
     <t>Currency code:</t>
   </si>
   <si>
     <t>All currencies total - converted in EUR</t>
   </si>
   <si>
     <t>User:</t>
   </si>
   <si>
     <t>All users total (consumer, non-consumer and Reporting entity)</t>
   </si>
   <si>
     <t>Executed payment transactions (1)</t>
   </si>
   <si>
     <t>Number of transactions</t>
   </si>
   <si>
     <t>%</t>
   </si>
   <si>
     <t>Value of transactions in euro</t>
   </si>
   <si>
     <t>A) NATIONAL PAYMENT TRANSACTIONS</t>
   </si>
   <si>
     <t>1. Sent credit transfers  (2)</t>
   </si>
   <si>
-    <t>1.1. Credit transfers</t>
-[...8 lines deleted...]
-    <t>3. Direct debits</t>
+    <t>   1.1. Credit transfers</t>
+  </si>
+  <si>
+    <t>   1.2. Standing orders </t>
+  </si>
+  <si>
+    <t>2. Bill-paying service </t>
+  </si>
+  <si>
+    <t>3. Direct debits </t>
   </si>
   <si>
     <t>4. Debits from the accounts by simple book entry  (3)</t>
   </si>
   <si>
     <t>5. Transactions using payment cards issued in the RC (4)</t>
   </si>
   <si>
-    <t>5.1. Debit payment cards</t>
-[...2 lines deleted...]
-    <t>5.2. Credit payment cards</t>
+    <t>   5.1. Debit payment cards</t>
+  </si>
+  <si>
+    <t>   5.2. Credit payment cards </t>
   </si>
   <si>
     <t>6. Transactions using cheques issued in the RC (5)</t>
   </si>
   <si>
     <t>TOTAL NATIONAL PAYMENT TRANSACTIONS (1. - 6.)</t>
   </si>
   <si>
     <t>B) INTERNATIONAL PAYMENT TRANSACTIONS</t>
   </si>
   <si>
     <t>7. Sent credit transfers   (6)</t>
   </si>
   <si>
     <t>8. Received credit transfers (7)</t>
   </si>
   <si>
     <t>9. Transactions using payment cards issued in the RC (8)</t>
   </si>
   <si>
     <t>10. Transactions of acquiring payment cards issued outside the RC (9)</t>
   </si>
   <si>
     <t>TOTAL INTERNATIONAL PAYMENT TRANSACTIONS (7. - 10.)</t>
   </si>
@@ -165,331 +170,310 @@
   <si>
     <t>(3) Debits from the accounts by simple book entry  - include debits from the accounts by simple book entry on the accounts of consumers and business entities (interests and fees for individual payment services, e.g. account management fee). The transactions of debits from the accounts by simple book entry do not include the transactions of the transfer of the amount of the credit instalment/annuity from the payment account of a payment service user to the account of the credit institution if such a transfer is agreed by the credit agreement.</t>
   </si>
   <si>
     <t>(4) Transactions using payment cards issued in the RC - include only national card-based payment transactions of the purchase of goods and services and contractual debits (including the transactions of the purchase of goods and services through repayment in instalments and consumer credits). The transactions of withdrawal and deposit of cash using a payment card, as well as the transactions of fees, interests, membership fees, etc. collected by the issuer through the payment card, are not included.</t>
   </si>
   <si>
     <t>(5) Transactions using cheques issued in the RC - include only the transactions of purchase using cheques.</t>
   </si>
   <si>
     <t>(6) Sent credit transfers - include all international credit transfers executed by debiting the payment accounts of consumers, business entities and credit institutions.</t>
   </si>
   <si>
     <t>(7) Received credit transfers - include all international credit transfers creditnig the payment accounts of consumers, business entities and credit institutions.</t>
   </si>
   <si>
     <t>(8) Transactions using payment cards issued in the RC - include all types of international card-based payment transactions using cards issued in the RC, i.e. the transactions of the purchase of goods and services and the transactions of cash withdrawal using a payment card.</t>
   </si>
   <si>
     <t>(9) Transactions of acquiring payment cards issued outside the RC - include the transactions of acquiring payment cards issued outside the RC for the purchase of goods and services through acquiring terminals. Transactions of purchase using e-money are included in the Report.</t>
   </si>
   <si>
     <t>Source: CNB</t>
   </si>
   <si>
-    <t>February  2026.</t>
-[...2 lines deleted...]
-    <t>March   2026.</t>
+    <t> February  2026.</t>
+  </si>
+  <si>
+    <t> March   2026.</t>
+  </si>
+  <si>
+    <t> April  2026.</t>
+  </si>
+  <si>
+    <t> May  2026.</t>
+  </si>
+  <si>
+    <t> June   2026.</t>
+  </si>
+  <si>
+    <t> July   2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <numFmts count="2">
     <numFmt numFmtId="164" formatCode="###,###,###,###,###,###"/>
     <numFmt numFmtId="165" formatCode="###,###,###,###,###,##0.00#%"/>
   </numFmts>
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <scheme val="none"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+      <scheme val="none"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
+      <scheme val="none"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="FFD3D3D3"/>
+        <fgColor rgb="00D3D3D3"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="2">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
-      <diagonal/>
     </border>
     <border>
-      <left/>
-[...3 lines deleted...]
-      <diagonal/>
+      <left style="none"/>
+      <right style="none"/>
+      <top style="none"/>
+      <bottom style="none"/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="14">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="1">
+      <alignment horizontal="center" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="165" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="left" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="165" fontId="2" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-[...1 lines deleted...]
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="1" fillId="0" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="left" vertical="center" wrapText="1"/>
+    <xf numFmtId="164" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="165" fontId="2" fillId="2" borderId="1">
+      <alignment horizontal="right" vertical="center" wrapText="true"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normalno" xfId="0" builtinId="0"/>
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
-    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
-[...1 lines deleted...]
-    </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
+<Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+<Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
+<Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/>
+<Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
+<Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/>
+<Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/>
+<Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/>
+<Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/>
+<Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet6.xml"/>
+<Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet7.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Cambria" panose="020F0302020204030204"/>
+        <a:latin typeface="Cambria"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="MS P????"/>
+        <a:font script="Hang" typeface="?? ??"/>
+        <a:font script="Hans" typeface="??"/>
+        <a:font script="Hant" typeface="????"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
-[...2 lines deleted...]
-        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Jpan" typeface="MS P????"/>
+        <a:font script="Hang" typeface="?? ??"/>
+        <a:font script="Hans" typeface="??"/>
+        <a:font script="Hant" typeface="????"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="50000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="35000">
               <a:schemeClr val="phClr">
                 <a:tint val="37000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:tint val="15000"/>
                 <a:satMod val="350000"/>
@@ -621,1933 +605,3852 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E48"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="B3" s="11"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-      <c r="A5" s="13" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
         <v>3</v>
       </c>
-      <c r="B5" s="11"/>
-[...41 lines deleted...]
-      <c r="A10" s="1" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="12" t="s">
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="C10" s="11"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B10" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="B11" s="12" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
         <v>8</v>
       </c>
-      <c r="C11" s="11"/>
-[...4 lines deleted...]
-      <c r="A12" s="1" t="s">
+      <c r="B11" t="s" s="2">
         <v>9</v>
       </c>
-      <c r="B12" s="12" t="s">
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="C12" s="11"/>
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B12" t="s" s="2">
         <v>11</v>
       </c>
-      <c r="B13" s="12" t="s">
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
         <v>12</v>
       </c>
-      <c r="C13" s="11"/>
-[...22 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B13" t="s" s="2">
         <v>13</v>
       </c>
-      <c r="B16" s="15" t="s">
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
         <v>14</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="B16" t="s" s="5">
         <v>15</v>
       </c>
-      <c r="D16" s="15" t="s">
+      <c r="C16" t="s" s="6">
         <v>16</v>
       </c>
-      <c r="E16" s="16" t="s">
-[...11 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="D16" t="s" s="5">
         <v>17</v>
       </c>
-      <c r="B18" s="4"/>
-[...5 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
         <v>18</v>
       </c>
-      <c r="B19" s="4">
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8">
         <v>34840400</v>
       </c>
-      <c r="C19" s="5">
-[...13 lines deleted...]
-      <c r="B20" s="6">
+      <c r="C19" s="9">
+        <v>.328</v>
+      </c>
+      <c r="D19" s="8">
+        <v>44587985585.61</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="10">
         <v>32387088</v>
       </c>
-      <c r="C20" s="7">
-[...13 lines deleted...]
-      <c r="B21" s="6">
+      <c r="C20" s="11">
+        <v>.93</v>
+      </c>
+      <c r="D20" s="10">
+        <v>43526845850.91</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.976</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="10">
         <v>2453312</v>
       </c>
-      <c r="C21" s="7">
-[...2 lines deleted...]
-      <c r="D21" s="6">
+      <c r="C21" s="11">
+        <v>.07</v>
+      </c>
+      <c r="D21" s="10">
         <v>1061139734.7</v>
       </c>
-      <c r="E21" s="7">
-[...7 lines deleted...]
-      <c r="B22" s="4">
+      <c r="E21" s="11">
+        <v>.024</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
         <v>845420</v>
       </c>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      <c r="D22" s="4">
+      <c r="C22" s="9">
+        <v>.008</v>
+      </c>
+      <c r="D22" s="8">
         <v>50658609</v>
       </c>
-      <c r="E22" s="5">
-[...7 lines deleted...]
-      <c r="B23" s="4">
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
         <v>1810298</v>
       </c>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      <c r="D23" s="4">
+      <c r="C23" s="9">
+        <v>.017</v>
+      </c>
+      <c r="D23" s="8">
         <v>198449862</v>
       </c>
-      <c r="E23" s="5">
-[...7 lines deleted...]
-      <c r="B24" s="4">
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
         <v>13836265</v>
       </c>
-      <c r="C24" s="5">
-[...27 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="C24" s="9">
+        <v>.13</v>
+      </c>
+      <c r="D24" s="8">
+        <v>48136155.66</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
         <v>25</v>
       </c>
-      <c r="B26" s="6">
-[...13 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B25" s="8">
+        <v>54911510</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.517</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1556319413</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.034</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
         <v>26</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B26" s="10">
+        <v>48351165</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.881</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1284732694</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.825</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
         <v>6560345</v>
       </c>
-      <c r="C27" s="7">
-[...2 lines deleted...]
-      <c r="D27" s="6">
+      <c r="C27" s="11">
+        <v>.119</v>
+      </c>
+      <c r="D27" s="10">
         <v>271586719</v>
       </c>
-      <c r="E27" s="7">
-[...13 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="E27" s="11">
+        <v>.175</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
         <v>28</v>
       </c>
-      <c r="B29" s="4">
-[...2 lines deleted...]
-      <c r="C29" s="5">
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>106243893</v>
+      </c>
+      <c r="C29" s="9">
         <v>1</v>
       </c>
-      <c r="D29" s="4">
-[...2 lines deleted...]
-      <c r="E29" s="5">
+      <c r="D29" s="8">
+        <v>46441549625.27</v>
+      </c>
+      <c r="E29" s="9">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A31" s="1" t="s">
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="B31" s="4">
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
         <v>611131</v>
       </c>
-      <c r="C31" s="5">
-[...27 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="C31" s="9">
+        <v>.033</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6070413441.76</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.466</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
         <v>32</v>
       </c>
-      <c r="B33" s="4">
-[...13 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="B32" s="8">
+        <v>1273458</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.068</v>
+      </c>
+      <c r="D32" s="8">
+        <v>6192045276.36</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.475</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="B34" s="4">
+      <c r="B33" s="8">
+        <v>11250433</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.6</v>
+      </c>
+      <c r="D33" s="8">
+        <v>616976397.85</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.047</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
         <v>5608114</v>
       </c>
-      <c r="C34" s="5">
-[...2 lines deleted...]
-      <c r="D34" s="4">
+      <c r="C34" s="9">
+        <v>.299</v>
+      </c>
+      <c r="D34" s="8">
         <v>147143971</v>
       </c>
-      <c r="E34" s="5">
-[...10 lines deleted...]
-      <c r="C35" s="5">
+      <c r="E34" s="9">
+        <v>.011</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>18743136</v>
+      </c>
+      <c r="C35" s="9">
         <v>1</v>
       </c>
-      <c r="D35" s="4">
-[...2 lines deleted...]
-      <c r="E35" s="5">
+      <c r="D35" s="8">
+        <v>13026579086.97</v>
+      </c>
+      <c r="E35" s="9">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="A39" s="13" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
         <v>36</v>
       </c>
-      <c r="B39" s="11"/>
-[...5 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="B36" s="12">
+        <v>124987029</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>59468128712.24</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
         <v>37</v>
       </c>
-      <c r="B40" s="11"/>
-[...5 lines deleted...]
-      <c r="A41" s="13" t="s">
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
         <v>38</v>
       </c>
-      <c r="B41" s="11"/>
-[...5 lines deleted...]
-      <c r="A42" s="13" t="s">
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
         <v>39</v>
       </c>
-      <c r="B42" s="11"/>
-[...5 lines deleted...]
-      <c r="A43" s="13" t="s">
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
         <v>40</v>
       </c>
-      <c r="B43" s="11"/>
-[...5 lines deleted...]
-      <c r="A44" s="13" t="s">
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
         <v>41</v>
       </c>
-      <c r="B44" s="11"/>
-[...5 lines deleted...]
-      <c r="A45" s="13" t="s">
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
         <v>42</v>
       </c>
-      <c r="B45" s="11"/>
-[...5 lines deleted...]
-      <c r="A46" s="13" t="s">
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
         <v>43</v>
       </c>
-      <c r="B46" s="11"/>
-[...5 lines deleted...]
-      <c r="A47" s="13" t="s">
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
         <v>44</v>
       </c>
-      <c r="B47" s="11"/>
-[...5 lines deleted...]
-      <c r="A48" s="13" t="s">
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
         <v>45</v>
       </c>
-      <c r="B48" s="11"/>
-[...2 lines deleted...]
-      <c r="E48" s="11"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A47:E47"/>
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:E46"/>
-    <mergeCell ref="A37:E37"/>
-[...23 lines deleted...]
-    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="B3" s="11"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-      <c r="A5" s="13" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
         <v>3</v>
       </c>
-      <c r="B5" s="11"/>
-[...41 lines deleted...]
-      <c r="A10" s="1" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="12" t="s">
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="C10" s="11"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B10" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="B11" s="12" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8">
+        <v>35399216</v>
+      </c>
+      <c r="C19" s="9">
+        <v>.332</v>
+      </c>
+      <c r="D19" s="8">
+        <v>43279991945.35</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.96</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="10">
+        <v>33006846</v>
+      </c>
+      <c r="C20" s="11">
+        <v>.932</v>
+      </c>
+      <c r="D20" s="10">
+        <v>42237665593.34</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.976</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2392370</v>
+      </c>
+      <c r="C21" s="11">
+        <v>.068</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1042326352.01</v>
+      </c>
+      <c r="E21" s="11">
+        <v>.024</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>841006</v>
+      </c>
+      <c r="C22" s="9">
+        <v>.008</v>
+      </c>
+      <c r="D22" s="8">
+        <v>54885577</v>
+      </c>
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1787577</v>
+      </c>
+      <c r="C23" s="9">
+        <v>.017</v>
+      </c>
+      <c r="D23" s="8">
+        <v>193374392</v>
+      </c>
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
+        <v>13609626</v>
+      </c>
+      <c r="C24" s="9">
+        <v>.128</v>
+      </c>
+      <c r="D24" s="8">
+        <v>38855218.59</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="8">
+        <v>54850333</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.515</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1526666351</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.034</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="10">
+        <v>48191130</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.879</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1252666687</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.821</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
+        <v>6659203</v>
+      </c>
+      <c r="C27" s="11">
+        <v>.121</v>
+      </c>
+      <c r="D27" s="10">
+        <v>273999664</v>
+      </c>
+      <c r="E27" s="11">
+        <v>.179</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>106487758</v>
+      </c>
+      <c r="C29" s="9">
+        <v>1</v>
+      </c>
+      <c r="D29" s="8">
+        <v>45093773483.94</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
+        <v>629817</v>
+      </c>
+      <c r="C31" s="9">
+        <v>.036</v>
+      </c>
+      <c r="D31" s="8">
+        <v>5170504824.44</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.395</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="8">
+        <v>1414165</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.081</v>
+      </c>
+      <c r="D32" s="8">
+        <v>7245140834.58</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.554</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="8">
+        <v>9932263</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.569</v>
+      </c>
+      <c r="D33" s="8">
+        <v>523521295.74</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.04</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>5476575</v>
+      </c>
+      <c r="C34" s="9">
+        <v>.314</v>
+      </c>
+      <c r="D34" s="8">
+        <v>135534540</v>
+      </c>
+      <c r="E34" s="9">
+        <v>.01</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>17452820</v>
+      </c>
+      <c r="C35" s="9">
+        <v>1</v>
+      </c>
+      <c r="D35" s="8">
+        <v>13074701494.76</v>
+      </c>
+      <c r="E35" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="B36" s="12">
+        <v>123940578</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>58168474978.7</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
         <v>46</v>
       </c>
-      <c r="C11" s="11"/>
-[...468 lines deleted...]
-      <c r="E48" s="11"/>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A47:E47"/>
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:E46"/>
-    <mergeCell ref="A37:E37"/>
-[...23 lines deleted...]
-    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:E48"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-[...1 lines deleted...]
-    </sheetView>
+    <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="57" customWidth="1"/>
     <col min="2" max="2" width="21" customWidth="1"/>
     <col min="3" max="3" width="9" customWidth="1"/>
     <col min="4" max="4" width="21" customWidth="1"/>
     <col min="5" max="5" width="9" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
-[...7 lines deleted...]
-      <c r="A2" s="12" t="s">
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
         <v>0</v>
       </c>
-      <c r="B2" s="11"/>
-[...5 lines deleted...]
-      <c r="A3" s="12" t="s">
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
         <v>1</v>
       </c>
-      <c r="B3" s="11"/>
-[...5 lines deleted...]
-      <c r="A4" s="12" t="s">
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
         <v>2</v>
       </c>
-      <c r="B4" s="11"/>
-[...5 lines deleted...]
-      <c r="A5" s="13" t="s">
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
         <v>3</v>
       </c>
-      <c r="B5" s="11"/>
-[...41 lines deleted...]
-      <c r="A10" s="1" t="s">
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
         <v>5</v>
       </c>
-      <c r="B10" s="12" t="s">
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
         <v>6</v>
       </c>
-      <c r="C10" s="11"/>
-[...4 lines deleted...]
-      <c r="A11" s="1" t="s">
+      <c r="B10" t="s" s="2">
         <v>7</v>
       </c>
-      <c r="B11" s="12" t="s">
-[...10 lines deleted...]
-      <c r="B12" s="12" t="s">
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
         <v>10</v>
       </c>
-      <c r="C12" s="11"/>
-[...4 lines deleted...]
-      <c r="A13" s="1" t="s">
+      <c r="B12" t="s" s="2">
         <v>11</v>
       </c>
-      <c r="B13" s="12" t="s">
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
         <v>12</v>
       </c>
-      <c r="C13" s="11"/>
-[...22 lines deleted...]
-      <c r="A16" s="15" t="s">
+      <c r="B13" t="s" s="2">
         <v>13</v>
       </c>
-      <c r="B16" s="15" t="s">
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
         <v>14</v>
       </c>
-      <c r="C16" s="16" t="s">
+      <c r="B16" t="s" s="5">
         <v>15</v>
       </c>
-      <c r="D16" s="15" t="s">
+      <c r="C16" t="s" s="6">
         <v>16</v>
       </c>
-      <c r="E16" s="16" t="s">
-[...11 lines deleted...]
-      <c r="A18" s="1" t="s">
+      <c r="D16" t="s" s="5">
         <v>17</v>
       </c>
-      <c r="B18" s="4"/>
-[...5 lines deleted...]
-      <c r="A19" s="1" t="s">
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
         <v>18</v>
       </c>
-      <c r="B19" s="4">
-[...13 lines deleted...]
-      <c r="A20" s="2" t="s">
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
         <v>19</v>
       </c>
-      <c r="B20" s="6">
-[...13 lines deleted...]
-      <c r="A21" s="2" t="s">
+      <c r="B19" s="8">
+        <v>39709423</v>
+      </c>
+      <c r="C19" s="9">
+        <v>.33</v>
+      </c>
+      <c r="D19" s="8">
+        <v>49455486218.45</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.959</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
         <v>20</v>
       </c>
-      <c r="B21" s="6">
-[...13 lines deleted...]
-      <c r="A22" s="1" t="s">
+      <c r="B20" s="10">
+        <v>37182572</v>
+      </c>
+      <c r="C20" s="11">
+        <v>.936</v>
+      </c>
+      <c r="D20" s="10">
+        <v>48322282016.69</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
         <v>21</v>
       </c>
-      <c r="B22" s="4">
+      <c r="B21" s="10">
+        <v>2526851</v>
+      </c>
+      <c r="C21" s="11">
+        <v>.064</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1133204201.76</v>
+      </c>
+      <c r="E21" s="11">
+        <v>.023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
         <v>892951</v>
       </c>
-      <c r="C22" s="5">
-[...2 lines deleted...]
-      <c r="D22" s="4">
+      <c r="C22" s="9">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="8">
         <v>56222968</v>
       </c>
-      <c r="E22" s="5">
-[...7 lines deleted...]
-      <c r="B23" s="4">
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
         <v>1810871</v>
       </c>
-      <c r="C23" s="5">
-[...2 lines deleted...]
-      <c r="D23" s="4">
+      <c r="C23" s="9">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="8">
         <v>194361451</v>
       </c>
-      <c r="E23" s="5">
-[...7 lines deleted...]
-      <c r="B24" s="4">
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
         <v>14574823</v>
       </c>
-      <c r="C24" s="5">
-[...27 lines deleted...]
-      <c r="A26" s="2" t="s">
+      <c r="C24" s="9">
+        <v>.121</v>
+      </c>
+      <c r="D24" s="8">
+        <v>39885955.19</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
         <v>25</v>
       </c>
-      <c r="B26" s="6">
-[...13 lines deleted...]
-      <c r="A27" s="2" t="s">
+      <c r="B25" s="8">
+        <v>63432227</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.527</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1814377834</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.035</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
         <v>26</v>
       </c>
-      <c r="B27" s="6">
+      <c r="B26" s="10">
+        <v>55635319</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.877</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1484295550</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.818</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
         <v>7796908</v>
       </c>
-      <c r="C27" s="7">
-[...2 lines deleted...]
-      <c r="D27" s="6">
+      <c r="C27" s="11">
+        <v>.123</v>
+      </c>
+      <c r="D27" s="10">
         <v>330082284</v>
       </c>
-      <c r="E27" s="7">
-[...13 lines deleted...]
-      <c r="A29" s="1" t="s">
+      <c r="E27" s="11">
+        <v>.182</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
         <v>28</v>
       </c>
-      <c r="B29" s="4">
-[...2 lines deleted...]
-      <c r="C29" s="5">
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>120420295</v>
+      </c>
+      <c r="C29" s="9">
         <v>1</v>
       </c>
-      <c r="D29" s="4">
-[...2 lines deleted...]
-      <c r="E29" s="5">
+      <c r="D29" s="8">
+        <v>51560334426.64</v>
+      </c>
+      <c r="E29" s="9">
         <v>1</v>
       </c>
     </row>
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="A31" s="1" t="s">
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
         <v>30</v>
       </c>
-      <c r="B31" s="4">
-[...13 lines deleted...]
-      <c r="A32" s="1" t="s">
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
         <v>31</v>
       </c>
-      <c r="B32" s="4">
-[...13 lines deleted...]
-      <c r="A33" s="1" t="s">
+      <c r="B31" s="8">
+        <v>730284</v>
+      </c>
+      <c r="C31" s="9">
+        <v>.035</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6314100865.61</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.439</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
         <v>32</v>
       </c>
-      <c r="B33" s="4">
-[...13 lines deleted...]
-      <c r="A34" s="1" t="s">
+      <c r="B32" s="8">
+        <v>1607364</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.077</v>
+      </c>
+      <c r="D32" s="8">
+        <v>7263783176.43</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.506</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
         <v>33</v>
       </c>
-      <c r="B34" s="4">
+      <c r="B33" s="8">
+        <v>11461145</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.552</v>
+      </c>
+      <c r="D33" s="8">
+        <v>609210911.8</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.042</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
         <v>6975293</v>
       </c>
-      <c r="C34" s="5">
-[...2 lines deleted...]
-      <c r="D34" s="4">
+      <c r="C34" s="9">
+        <v>.336</v>
+      </c>
+      <c r="D34" s="8">
         <v>181105119</v>
       </c>
-      <c r="E34" s="5">
-[...10 lines deleted...]
-      <c r="C35" s="5">
+      <c r="E34" s="9">
+        <v>.013</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>20774086</v>
+      </c>
+      <c r="C35" s="9">
         <v>1</v>
       </c>
-      <c r="D35" s="4">
-[...2 lines deleted...]
-      <c r="E35" s="5">
+      <c r="D35" s="8">
+        <v>14368200072.84</v>
+      </c>
+      <c r="E35" s="9">
         <v>1</v>
       </c>
     </row>
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-[...31 lines deleted...]
-      <c r="A39" s="13" t="s">
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
         <v>36</v>
       </c>
-      <c r="B39" s="11"/>
-[...5 lines deleted...]
-      <c r="A40" s="13" t="s">
+      <c r="B36" s="12">
+        <v>141194381</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>65928534499.48</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
         <v>37</v>
       </c>
-      <c r="B40" s="11"/>
-[...5 lines deleted...]
-      <c r="A41" s="13" t="s">
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
         <v>38</v>
       </c>
-      <c r="B41" s="11"/>
-[...5 lines deleted...]
-      <c r="A42" s="13" t="s">
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
         <v>39</v>
       </c>
-      <c r="B42" s="11"/>
-[...5 lines deleted...]
-      <c r="A43" s="13" t="s">
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
         <v>40</v>
       </c>
-      <c r="B43" s="11"/>
-[...5 lines deleted...]
-      <c r="A44" s="13" t="s">
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
         <v>41</v>
       </c>
-      <c r="B44" s="11"/>
-[...5 lines deleted...]
-      <c r="A45" s="13" t="s">
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
         <v>42</v>
       </c>
-      <c r="B45" s="11"/>
-[...5 lines deleted...]
-      <c r="A46" s="13" t="s">
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
         <v>43</v>
       </c>
-      <c r="B46" s="11"/>
-[...5 lines deleted...]
-      <c r="A47" s="13" t="s">
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
         <v>44</v>
       </c>
-      <c r="B47" s="11"/>
-[...5 lines deleted...]
-      <c r="A48" s="13" t="s">
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
         <v>45</v>
       </c>
-      <c r="B48" s="11"/>
-[...2 lines deleted...]
-      <c r="E48" s="11"/>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
     </row>
   </sheetData>
   <mergeCells count="32">
-    <mergeCell ref="A47:E47"/>
-    <mergeCell ref="A48:E48"/>
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
     <mergeCell ref="A42:E42"/>
     <mergeCell ref="A43:E43"/>
     <mergeCell ref="A44:E44"/>
     <mergeCell ref="A45:E45"/>
     <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8">
+        <v>38402430</v>
+      </c>
+      <c r="C19" s="9">
+        <v>.327</v>
+      </c>
+      <c r="D19" s="8">
+        <v>44662261568.74</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.955</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="10">
+        <v>35900287</v>
+      </c>
+      <c r="C20" s="11">
+        <v>.935</v>
+      </c>
+      <c r="D20" s="10">
+        <v>43494513976.55</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.974</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2502143</v>
+      </c>
+      <c r="C21" s="11">
+        <v>.065</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1167747592.19</v>
+      </c>
+      <c r="E21" s="11">
+        <v>.026</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>896159</v>
+      </c>
+      <c r="C22" s="9">
+        <v>.008</v>
+      </c>
+      <c r="D22" s="8">
+        <v>53525359</v>
+      </c>
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1823285</v>
+      </c>
+      <c r="C23" s="9">
+        <v>.016</v>
+      </c>
+      <c r="D23" s="8">
+        <v>203152816</v>
+      </c>
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
+        <v>14433305</v>
+      </c>
+      <c r="C24" s="9">
+        <v>.123</v>
+      </c>
+      <c r="D24" s="8">
+        <v>47863259.23</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="8">
+        <v>62008438</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.527</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1797992891</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.038</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="10">
+        <v>54574289</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.88</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1477194900</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.822</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
+        <v>7434149</v>
+      </c>
+      <c r="C27" s="11">
+        <v>.12</v>
+      </c>
+      <c r="D27" s="10">
+        <v>320797991</v>
+      </c>
+      <c r="E27" s="11">
+        <v>.178</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>117563617</v>
+      </c>
+      <c r="C29" s="9">
+        <v>1</v>
+      </c>
+      <c r="D29" s="8">
+        <v>46764795893.97</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
+        <v>692608</v>
+      </c>
+      <c r="C31" s="9">
+        <v>.03</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6317832447.18</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.461</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="8">
+        <v>1646040</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.071</v>
+      </c>
+      <c r="D32" s="8">
+        <v>6481151402.53</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.473</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="8">
+        <v>10967589</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.471</v>
+      </c>
+      <c r="D33" s="8">
+        <v>591829311.21</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.043</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>9976614</v>
+      </c>
+      <c r="C34" s="9">
+        <v>.428</v>
+      </c>
+      <c r="D34" s="8">
+        <v>300928599</v>
+      </c>
+      <c r="E34" s="9">
+        <v>.022</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>23282851</v>
+      </c>
+      <c r="C35" s="9">
+        <v>1</v>
+      </c>
+      <c r="D35" s="8">
+        <v>13691741759.92</v>
+      </c>
+      <c r="E35" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="B36" s="12">
+        <v>140846468</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>60456537653.89</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
     <mergeCell ref="A37:E37"/>
     <mergeCell ref="A38:E38"/>
     <mergeCell ref="A39:E39"/>
     <mergeCell ref="A40:E40"/>
     <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8">
+        <v>39595226</v>
+      </c>
+      <c r="C19" s="9">
+        <v>.323</v>
+      </c>
+      <c r="D19" s="8">
+        <v>44797292290.62</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.953</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="10">
+        <v>37093699</v>
+      </c>
+      <c r="C20" s="11">
+        <v>.937</v>
+      </c>
+      <c r="D20" s="10">
+        <v>43694075248.1</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.975</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2501527</v>
+      </c>
+      <c r="C21" s="11">
+        <v>.063</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1103217042.52</v>
+      </c>
+      <c r="E21" s="11">
+        <v>.025</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>880248</v>
+      </c>
+      <c r="C22" s="9">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="8">
+        <v>50370997</v>
+      </c>
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1827325</v>
+      </c>
+      <c r="C23" s="9">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="8">
+        <v>204501308</v>
+      </c>
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
+        <v>14847053</v>
+      </c>
+      <c r="C24" s="9">
+        <v>.121</v>
+      </c>
+      <c r="D24" s="8">
+        <v>41420257.6</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="8">
+        <v>65531949</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.534</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1897810921</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.04</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="10">
+        <v>57892209</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.883</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1571933321</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.828</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
+        <v>7639740</v>
+      </c>
+      <c r="C27" s="11">
+        <v>.117</v>
+      </c>
+      <c r="D27" s="10">
+        <v>325877600</v>
+      </c>
+      <c r="E27" s="11">
+        <v>.172</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>122681801</v>
+      </c>
+      <c r="C29" s="9">
+        <v>1</v>
+      </c>
+      <c r="D29" s="8">
+        <v>46991395774.22</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
+        <v>709677</v>
+      </c>
+      <c r="C31" s="9">
+        <v>.026</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6171399109.81</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.45</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="8">
+        <v>1662676</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.06</v>
+      </c>
+      <c r="D32" s="8">
+        <v>6443554544.44</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.47</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="8">
+        <v>11610708</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.421</v>
+      </c>
+      <c r="D33" s="8">
+        <v>635034229.09</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.046</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>13599896</v>
+      </c>
+      <c r="C34" s="9">
+        <v>.493</v>
+      </c>
+      <c r="D34" s="8">
+        <v>459011263</v>
+      </c>
+      <c r="E34" s="9">
+        <v>.033</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>27582957</v>
+      </c>
+      <c r="C35" s="9">
+        <v>1</v>
+      </c>
+      <c r="D35" s="8">
+        <v>13708999146.34</v>
+      </c>
+      <c r="E35" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="B36" s="12">
+        <v>150264758</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>60700394920.56</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
     <mergeCell ref="A16:A17"/>
     <mergeCell ref="B16:B17"/>
     <mergeCell ref="C16:C17"/>
     <mergeCell ref="D16:D17"/>
     <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8">
+        <v>39251571</v>
+      </c>
+      <c r="C19" s="9">
+        <v>.321</v>
+      </c>
+      <c r="D19" s="8">
+        <v>56257261418.13</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.962</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="10">
+        <v>36749709</v>
+      </c>
+      <c r="C20" s="11">
+        <v>.936</v>
+      </c>
+      <c r="D20" s="10">
+        <v>55084805225.28</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.979</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2501862</v>
+      </c>
+      <c r="C21" s="11">
+        <v>.064</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1172456192.85</v>
+      </c>
+      <c r="E21" s="11">
+        <v>.021</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>849443</v>
+      </c>
+      <c r="C22" s="9">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="8">
+        <v>48266859</v>
+      </c>
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1835003</v>
+      </c>
+      <c r="C23" s="9">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="8">
+        <v>210561495</v>
+      </c>
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
+        <v>15002613</v>
+      </c>
+      <c r="C24" s="9">
+        <v>.123</v>
+      </c>
+      <c r="D24" s="8">
+        <v>42325219.43</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="8">
+        <v>65327229</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.534</v>
+      </c>
+      <c r="D25" s="8">
+        <v>1934470283</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.033</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="10">
+        <v>57712486</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.883</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1605194866</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.83</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
+        <v>7614743</v>
+      </c>
+      <c r="C27" s="11">
+        <v>.117</v>
+      </c>
+      <c r="D27" s="10">
+        <v>329275417</v>
+      </c>
+      <c r="E27" s="11">
+        <v>.17</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>122265859</v>
+      </c>
+      <c r="C29" s="9">
+        <v>1</v>
+      </c>
+      <c r="D29" s="8">
+        <v>58492885274.56</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
+        <v>750175</v>
+      </c>
+      <c r="C31" s="9">
+        <v>.022</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6679917025.19</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.423</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="8">
+        <v>2024325</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.058</v>
+      </c>
+      <c r="D32" s="8">
+        <v>7761563259.07</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.491</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="8">
+        <v>11741194</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.338</v>
+      </c>
+      <c r="D33" s="8">
+        <v>621059064.79</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.039</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>20203902</v>
+      </c>
+      <c r="C34" s="9">
+        <v>.582</v>
+      </c>
+      <c r="D34" s="8">
+        <v>747520598</v>
+      </c>
+      <c r="E34" s="9">
+        <v>.047</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>34719596</v>
+      </c>
+      <c r="C35" s="9">
+        <v>1</v>
+      </c>
+      <c r="D35" s="8">
+        <v>15810059947.05</v>
+      </c>
+      <c r="E35" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="B36" s="12">
+        <v>156985455</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>74302945221.61</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="A6:E6"/>
+    <mergeCell ref="A7:E7"/>
+    <mergeCell ref="A8:E8"/>
+    <mergeCell ref="A9:E9"/>
+    <mergeCell ref="B10:E10"/>
     <mergeCell ref="B11:E11"/>
     <mergeCell ref="B12:E12"/>
     <mergeCell ref="B13:E13"/>
     <mergeCell ref="A14:E14"/>
     <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
+  </mergeCells>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
+  <dimension ref="A1:E48"/>
+  <sheetViews>
+    <sheetView workbookViewId="0"/>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="57" customWidth="1"/>
+    <col min="2" max="2" width="21" customWidth="1"/>
+    <col min="3" max="3" width="9" customWidth="1"/>
+    <col min="4" max="4" width="21" customWidth="1"/>
+    <col min="5" max="5" width="9" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5">
+      <c r="A1" t="s" s="1">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
+      <c r="A2" t="s" s="2">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5">
+      <c r="A3" t="s" s="2">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5">
+      <c r="A4" t="s" s="2">
+        <v>3</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5">
+      <c r="A5" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5">
+      <c r="A6" t="s" s="4">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5">
+      <c r="A7" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5">
+      <c r="A8" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5">
+      <c r="A9" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5">
+      <c r="A10" t="s" s="2">
+        <v>6</v>
+      </c>
+      <c r="B10" t="s" s="2">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5">
+      <c r="A11" t="s" s="2">
+        <v>8</v>
+      </c>
+      <c r="B11" t="s" s="2">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5">
+      <c r="A12" t="s" s="2">
+        <v>10</v>
+      </c>
+      <c r="B12" t="s" s="2">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5">
+      <c r="A13" t="s" s="2">
+        <v>12</v>
+      </c>
+      <c r="B13" t="s" s="2">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5">
+      <c r="A14" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
+      <c r="A15" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5">
+      <c r="A16" t="s" s="5">
+        <v>14</v>
+      </c>
+      <c r="B16" t="s" s="5">
+        <v>15</v>
+      </c>
+      <c r="C16" t="s" s="6">
+        <v>16</v>
+      </c>
+      <c r="D16" t="s" s="5">
+        <v>17</v>
+      </c>
+      <c r="E16" t="s" s="6">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5">
+      <c r="A18" t="s" s="2">
+        <v>18</v>
+      </c>
+      <c r="B18" s="8">
+        <v/>
+      </c>
+      <c r="C18" s="9">
+        <v/>
+      </c>
+      <c r="D18" s="8">
+        <v/>
+      </c>
+      <c r="E18" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="19" spans="1:5">
+      <c r="A19" t="s" s="2">
+        <v>19</v>
+      </c>
+      <c r="B19" s="8">
+        <v>40758991</v>
+      </c>
+      <c r="C19" s="9">
+        <v>.32</v>
+      </c>
+      <c r="D19" s="8">
+        <v>55191400933.34</v>
+      </c>
+      <c r="E19" s="9">
+        <v>.959</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5">
+      <c r="A20" t="s" s="3">
+        <v>20</v>
+      </c>
+      <c r="B20" s="10">
+        <v>38252995</v>
+      </c>
+      <c r="C20" s="11">
+        <v>.939</v>
+      </c>
+      <c r="D20" s="10">
+        <v>53913685779.49</v>
+      </c>
+      <c r="E20" s="11">
+        <v>.977</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5">
+      <c r="A21" t="s" s="3">
+        <v>21</v>
+      </c>
+      <c r="B21" s="10">
+        <v>2505996</v>
+      </c>
+      <c r="C21" s="11">
+        <v>.061</v>
+      </c>
+      <c r="D21" s="10">
+        <v>1277715153.85</v>
+      </c>
+      <c r="E21" s="11">
+        <v>.023</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5">
+      <c r="A22" t="s" s="2">
+        <v>22</v>
+      </c>
+      <c r="B22" s="8">
+        <v>846736</v>
+      </c>
+      <c r="C22" s="9">
+        <v>.007</v>
+      </c>
+      <c r="D22" s="8">
+        <v>49785805</v>
+      </c>
+      <c r="E22" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5">
+      <c r="A23" t="s" s="2">
+        <v>23</v>
+      </c>
+      <c r="B23" s="8">
+        <v>1886236</v>
+      </c>
+      <c r="C23" s="9">
+        <v>.015</v>
+      </c>
+      <c r="D23" s="8">
+        <v>213901196</v>
+      </c>
+      <c r="E23" s="9">
+        <v>.004</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5">
+      <c r="A24" t="s" s="2">
+        <v>24</v>
+      </c>
+      <c r="B24" s="8">
+        <v>15435130</v>
+      </c>
+      <c r="C24" s="9">
+        <v>.121</v>
+      </c>
+      <c r="D24" s="8">
+        <v>51609123.13</v>
+      </c>
+      <c r="E24" s="9">
+        <v>.001</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5">
+      <c r="A25" t="s" s="2">
+        <v>25</v>
+      </c>
+      <c r="B25" s="8">
+        <v>68386382</v>
+      </c>
+      <c r="C25" s="9">
+        <v>.537</v>
+      </c>
+      <c r="D25" s="8">
+        <v>2015328041</v>
+      </c>
+      <c r="E25" s="9">
+        <v>.035</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5">
+      <c r="A26" t="s" s="3">
+        <v>26</v>
+      </c>
+      <c r="B26" s="10">
+        <v>60468318</v>
+      </c>
+      <c r="C26" s="11">
+        <v>.884</v>
+      </c>
+      <c r="D26" s="10">
+        <v>1680919746</v>
+      </c>
+      <c r="E26" s="11">
+        <v>.834</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5">
+      <c r="A27" t="s" s="3">
+        <v>27</v>
+      </c>
+      <c r="B27" s="10">
+        <v>7918064</v>
+      </c>
+      <c r="C27" s="11">
+        <v>.116</v>
+      </c>
+      <c r="D27" s="10">
+        <v>334408295</v>
+      </c>
+      <c r="E27" s="11">
+        <v>.166</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5">
+      <c r="A28" t="s" s="2">
+        <v>28</v>
+      </c>
+      <c r="B28" s="8">
+        <v/>
+      </c>
+      <c r="C28" s="9">
+        <v/>
+      </c>
+      <c r="D28" s="8">
+        <v/>
+      </c>
+      <c r="E28" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="29" spans="1:5">
+      <c r="A29" t="s" s="2">
+        <v>29</v>
+      </c>
+      <c r="B29" s="8">
+        <v>127313475</v>
+      </c>
+      <c r="C29" s="9">
+        <v>1</v>
+      </c>
+      <c r="D29" s="8">
+        <v>57522025098.47</v>
+      </c>
+      <c r="E29" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5">
+      <c r="A30" t="s" s="2">
+        <v>30</v>
+      </c>
+      <c r="B30" s="8">
+        <v/>
+      </c>
+      <c r="C30" s="9">
+        <v/>
+      </c>
+      <c r="D30" s="8">
+        <v/>
+      </c>
+      <c r="E30" s="9">
+        <v/>
+      </c>
+    </row>
+    <row r="31" spans="1:5">
+      <c r="A31" t="s" s="2">
+        <v>31</v>
+      </c>
+      <c r="B31" s="8">
+        <v>743010</v>
+      </c>
+      <c r="C31" s="9">
+        <v>.016</v>
+      </c>
+      <c r="D31" s="8">
+        <v>6606078647.08</v>
+      </c>
+      <c r="E31" s="9">
+        <v>.391</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5">
+      <c r="A32" t="s" s="2">
+        <v>32</v>
+      </c>
+      <c r="B32" s="8">
+        <v>2140877</v>
+      </c>
+      <c r="C32" s="9">
+        <v>.046</v>
+      </c>
+      <c r="D32" s="8">
+        <v>8441769100.12</v>
+      </c>
+      <c r="E32" s="9">
+        <v>.5</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5">
+      <c r="A33" t="s" s="2">
+        <v>33</v>
+      </c>
+      <c r="B33" s="8">
+        <v>10949606</v>
+      </c>
+      <c r="C33" s="9">
+        <v>.237</v>
+      </c>
+      <c r="D33" s="8">
+        <v>615749300.55</v>
+      </c>
+      <c r="E33" s="9">
+        <v>.036</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5">
+      <c r="A34" t="s" s="2">
+        <v>34</v>
+      </c>
+      <c r="B34" s="8">
+        <v>32277690</v>
+      </c>
+      <c r="C34" s="9">
+        <v>.7</v>
+      </c>
+      <c r="D34" s="8">
+        <v>1234203412</v>
+      </c>
+      <c r="E34" s="9">
+        <v>.073</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5">
+      <c r="A35" t="s" s="2">
+        <v>35</v>
+      </c>
+      <c r="B35" s="8">
+        <v>46111183</v>
+      </c>
+      <c r="C35" s="9">
+        <v>1</v>
+      </c>
+      <c r="D35" s="8">
+        <v>16897800459.75</v>
+      </c>
+      <c r="E35" s="9">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5">
+      <c r="A36" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="B36" s="12">
+        <v>173424658</v>
+      </c>
+      <c r="C36" s="13">
+        <v/>
+      </c>
+      <c r="D36" s="12">
+        <v>74419825558.22</v>
+      </c>
+      <c r="E36" s="13">
+        <v/>
+      </c>
+    </row>
+    <row r="37" spans="1:5">
+      <c r="A37" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5">
+      <c r="A38" t="s" s="3">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" ht="28" customHeight="1">
+      <c r="A39" t="s" s="3">
+        <v>37</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" ht="35" customHeight="1">
+      <c r="A40" t="s" s="3">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" ht="52" customHeight="1">
+      <c r="A41" t="s" s="3">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" ht="55" customHeight="1">
+      <c r="A42" t="s" s="3">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" ht="35" customHeight="1">
+      <c r="A43" t="s" s="3">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" ht="40" customHeight="1">
+      <c r="A44" t="s" s="3">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" ht="35" customHeight="1">
+      <c r="A45" t="s" s="3">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" ht="37" customHeight="1">
+      <c r="A46" t="s" s="3">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" ht="40" customHeight="1">
+      <c r="A47" t="s" s="3">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5">
+      <c r="A48" t="s" s="3">
+        <v>46</v>
+      </c>
+    </row>
+  </sheetData>
+  <mergeCells count="32">
+    <mergeCell ref="A1:E1"/>
+    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A3:E3"/>
+    <mergeCell ref="A4:E4"/>
+    <mergeCell ref="A5:E5"/>
     <mergeCell ref="A6:E6"/>
     <mergeCell ref="A7:E7"/>
     <mergeCell ref="A8:E8"/>
     <mergeCell ref="A9:E9"/>
     <mergeCell ref="B10:E10"/>
-    <mergeCell ref="A1:E1"/>
-[...3 lines deleted...]
-    <mergeCell ref="A5:E5"/>
+    <mergeCell ref="B11:E11"/>
+    <mergeCell ref="B12:E12"/>
+    <mergeCell ref="B13:E13"/>
+    <mergeCell ref="A14:E14"/>
+    <mergeCell ref="A15:E15"/>
+    <mergeCell ref="A16:A17"/>
+    <mergeCell ref="B16:B17"/>
+    <mergeCell ref="C16:C17"/>
+    <mergeCell ref="D16:D17"/>
+    <mergeCell ref="E16:E17"/>
+    <mergeCell ref="A37:E37"/>
+    <mergeCell ref="A38:E38"/>
+    <mergeCell ref="A39:E39"/>
+    <mergeCell ref="A40:E40"/>
+    <mergeCell ref="A41:E41"/>
+    <mergeCell ref="A42:E42"/>
+    <mergeCell ref="A43:E43"/>
+    <mergeCell ref="A44:E44"/>
+    <mergeCell ref="A45:E45"/>
+    <mergeCell ref="A46:E46"/>
+    <mergeCell ref="A47:E47"/>
+    <mergeCell ref="A48:E48"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Radni listovi</vt:lpstr>
+        <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>7</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="7" baseType="lpstr">
       <vt:lpstr>January 2026.</vt:lpstr>
       <vt:lpstr>February  2026.</vt:lpstr>
       <vt:lpstr>March   2026.</vt:lpstr>
+      <vt:lpstr>April  2026.</vt:lpstr>
+      <vt:lpstr>May  2026.</vt:lpstr>
+      <vt:lpstr>June   2026.</vt:lpstr>
+      <vt:lpstr>July   2026.</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>oracle</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>